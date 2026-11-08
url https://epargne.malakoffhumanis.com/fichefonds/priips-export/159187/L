--- v1 (2026-08-09)
+++ v2 (2026-11-08)
@@ -191,194 +191,194 @@
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>1 an</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>8 ans</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Scénario de tensions</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Ce que vous pourriez obtenir après déduction des coûts</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
-          <t>6 920.00 €</t>
+          <t>6 060.00 €</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
-          <t>5 510.00 €</t>
+          <t>3 170.00 €</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="5">
       <c r="A5" s="3"/>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Rendement annuel moyen</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
-          <t>-30.80 %</t>
+          <t>-39.40 %</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
-          <t>-7.18 %</t>
+          <t>-13.38 %</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Scénario défavorable</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>Ce que vous pourriez obtenir après déduction des coûts</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>9 680.00 €</t>
+          <t>7 550.00 €</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
-          <t>16 660.00 €</t>
+          <t>9 720.00 €</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="7">
       <c r="A7" s="3"/>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Rendement annuel moyen</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>-3.20 %</t>
+          <t>-24.50 %</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
-          <t>6.59 %</t>
+          <t>-0.35 %</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Scénario intermédiaire</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Ce que vous pourriez obtenir après déduction des coûts</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>10 630.00 €</t>
+          <t>10 290.00 €</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
-          <t>21 770.00 €</t>
+          <t>16 320.00 €</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Rendement annuel moyen</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>6.30 %</t>
+          <t>2.90 %</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
-          <t>10.21 %</t>
+          <t>6.31 %</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Scénario favorable</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Ce que vous pourriez obtenir après déduction des coûts</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
-          <t>11 690.00 €</t>
+          <t>13 430.00 €</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
-          <t>28 480.00 €</t>
+          <t>26 900.00 €</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="11">
       <c r="A11" s="3"/>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>Rendement annuel moyen</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>16.90 %</t>
+          <t>34.30 %</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
-          <t>13.98 %</t>
+          <t>13.17 %</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>31/05/2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="30" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>scénarios</t>
         </is>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>1 an</t>
         </is>
       </c>